--- v0 (2025-10-10)
+++ v1 (2026-05-13)
@@ -196,68 +196,51 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>IS(M)</w:t>
                             </w:r>
                             <w:r w:rsidR="0066456C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="0066456C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...16 lines deleted...]
-                              <w:t xml:space="preserve"> / No</w:t>
+                              <w:t>Sampling  Yes / No</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7F8D93F6" w14:textId="058822BC" w:rsidR="001E4DA2" w:rsidRPr="00F96752" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Visi</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="75723A60" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00F96752" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -311,60 +294,58 @@
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>H&amp;S</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3A367860" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00F96752" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Inteum</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Chart</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
@@ -441,104 +422,82 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>FB</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="77CAA069" w14:textId="33273A32" w:rsidR="001E2163" w:rsidRPr="00F96752" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Inv</w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve">UKSBS </w:t>
+                              <w:t xml:space="preserve">Inv-UKSBS </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Acc</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00F96752">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>SN</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
@@ -1075,275 +1034,271 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64722003" w14:textId="6CAD2ED2" w:rsidR="001345EB" w:rsidRPr="00CA2597" w:rsidRDefault="009119C5" w:rsidP="00827997">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>User and Funding Type:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C9FC7B" w14:textId="0E385CE5" w:rsidR="00827614" w:rsidRPr="00CA2597" w:rsidRDefault="00827614" w:rsidP="00827997">
+    <w:p w14:paraId="56C9FC7B" w14:textId="09B75FD1" w:rsidR="00827614" w:rsidRPr="00CA2597" w:rsidRDefault="00827614" w:rsidP="00827997">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note that use of the core store facilities </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> charged at </w:t>
+        <w:t xml:space="preserve">Note that use of the core store facilities are charged at </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk194400552"/>
       <w:r w:rsidR="00CF3933" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>318</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00D96AD3">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CF3933" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> + VAT</w:t>
       </w:r>
       <w:r w:rsidR="00B75B51">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for staff time to facilitate the visit </w:t>
       </w:r>
       <w:r w:rsidR="00CF3933" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>per lab per day</w:t>
       </w:r>
       <w:r w:rsidR="0095442F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>plus a Standing Charge of £1</w:t>
       </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>45</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t>73</w:t>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:r w:rsidR="006D224B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lab per </w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">lab per </w:t>
+        <w:t xml:space="preserve">visit </w:t>
+      </w:r>
+      <w:r w:rsidR="0095442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(prices correct as at </w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">visit </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC" w:rsidRPr="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0095442F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(prices correct as at </w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D96AD3">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0095442F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, but subject to change)</w:t>
       </w:r>
       <w:r w:rsidR="00CF3933" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF3933" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2035,71 +1990,51 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>demic – not funded</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D52E66" w14:textId="5FCA2D62" w:rsidR="00EA51F3" w:rsidRPr="00CA2597" w:rsidRDefault="00EA51F3" w:rsidP="009F5C05">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(By ticking this </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> you are confirm</w:t>
+              <w:t>(By ticking this box you are confirm</w:t>
             </w:r>
             <w:r w:rsidR="005021BD" w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ing that you are not industry-funded).  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:id w:val="-1144347551"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2505,304 +2440,418 @@
           <w:p w14:paraId="3D10D8BE" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Staff time to facilitate visit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A57B535" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="4A57B535" w14:textId="41F528F7" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£318.17</w:t>
+              <w:t>£3</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w14:paraId="2B2CB67C" w14:textId="77777777" w:rsidTr="00D9170F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33ED72FE" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Standing charge for lab hire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37614F51" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="37614F51" w14:textId="05B3D886" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£145.73</w:t>
+              <w:t>£1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.7</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w14:paraId="218BCDC3" w14:textId="77777777" w:rsidTr="00D9170F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D6187A3" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD52DB" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD52DB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Total (1 lab, 1 day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519D7B30" w14:textId="36B441B9" w:rsidR="00D96AD3" w:rsidRPr="00FD52DB" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="519D7B30" w14:textId="3F0BAEE0" w:rsidR="00D96AD3" w:rsidRPr="00FD52DB" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD52DB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£463.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00385346">
+              <w:t>£4</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>90</w:t>
+              <w:t>79</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD52DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00385346">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w14:paraId="5D75CBB4" w14:textId="77777777" w:rsidTr="00D9170F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B6165D8" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0D23">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Per hour charge for extra material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328CC532" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="328CC532" w14:textId="5477CC4E" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0D23">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£58.29</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>60.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w14:paraId="55C81156" w14:textId="77777777" w:rsidTr="00D9170F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B14AF9B" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Example cost for 1 lab, 2 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A18069" w14:textId="01425AA7" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="33A18069" w14:textId="57E3A01E" w:rsidR="00D96AD3" w:rsidRPr="00BE0D23" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£782.0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00385346">
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>809</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D3464A8" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00D96AD3" w:rsidRDefault="00D96AD3" w:rsidP="00D96AD3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sampling</w:t>
       </w:r>
@@ -2881,120 +2930,165 @@
           <w:p w14:paraId="45AF1EAF" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sampling – Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A38FC7C" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="6A38FC7C" w14:textId="44B163D6" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£19.50</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w14:paraId="2734125E" w14:textId="77777777" w:rsidTr="00D9170F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E10989F" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sampling – Cuttings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBBC2FB" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
+          <w:p w14:paraId="7DBBC2FB" w14:textId="281969C9" w:rsidR="00D96AD3" w:rsidRPr="00FD04AF" w:rsidRDefault="00D96AD3" w:rsidP="00D9170F">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£13</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5AD2">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E344223" w14:textId="77777777" w:rsidR="00D96AD3" w:rsidRDefault="00D96AD3" w:rsidP="00827997">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A3B9C2" w14:textId="3B341047" w:rsidR="00EC19F3" w:rsidRPr="00CA2597" w:rsidRDefault="00EC19F3" w:rsidP="00827997">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4386,104 +4480,68 @@
       <w:r w:rsidR="000127F4" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC61695" w14:textId="10550328" w:rsidR="000127F4" w:rsidRDefault="000127F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consuming food and drink </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> prohibited in our viewing labs, please use the seating area provided.</w:t>
+        <w:t>Consuming food and drink is prohibited in our viewing labs, please use the seating area provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF84127" w14:textId="460813DD" w:rsidR="00CF7411" w:rsidRPr="00B5481F" w:rsidRDefault="00D40086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aileron Light" w:hAnsi="Aileron Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you would like to arrange </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> please e-mail </w:t>
+        <w:t xml:space="preserve">If you would like to arrange catering please e-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00B5481F" w:rsidRPr="004E1781">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aileron Light" w:hAnsi="Aileron Light" w:cs="Open Sans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
           </w:rPr>
           <w:t>catering@bgs.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B5481F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron Light" w:hAnsi="Aileron Light" w:cs="Open Sans"/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         </w:rPr>
         <w:t xml:space="preserve"> directly.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535BE904" w14:textId="2BBB879F" w:rsidR="00D20EA1" w:rsidRPr="00D20EA1" w:rsidRDefault="00D20EA1">
@@ -4517,70 +4575,60 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are sampling during your visit to the Core Store, </w:t>
       </w:r>
       <w:r w:rsidR="002374E6" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00412188" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">are required </w:t>
-[...8 lines deleted...]
-        <w:t>to</w:t>
+        <w:t>are required to</w:t>
       </w:r>
       <w:r w:rsidR="002374E6" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3DF9F2FA" w14:textId="77777777" w:rsidR="002374E6" w:rsidRPr="00CA2597" w:rsidRDefault="002374E6" w:rsidP="002374E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Complete the questions below prior to your visit</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
@@ -4661,73 +4709,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bring a lap-top with you; </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">you will be prohibited from using your </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> should it not carry a PAT test label indicating a test within the last 12 Months. </w:t>
+        <w:t xml:space="preserve">you will be prohibited from using your lap-top should it not carry a PAT test label indicating a test within the last 12 Months. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554FA803" w14:textId="677B58CC" w:rsidR="002374E6" w:rsidRPr="00CA2597" w:rsidRDefault="002374E6" w:rsidP="00276D34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7054" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="1956"/>
@@ -7006,141 +7032,99 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44B9E97D" w14:textId="48ADEA7A" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Drillcore</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B3F3AC6" w14:textId="6F379A14" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuous sticks of </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> has been sliced along the middle.</w:t>
+              <w:t>Continuous sticks of drillcore, usually stored as one metre lengths. Sometimes the drillcore has been sliced along the middle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A633D9" w:rsidRPr="00CA2597" w14:paraId="27F7B69A" w14:textId="77777777" w:rsidTr="00A633D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32276E5C" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00382C10" w:rsidP="00A633D9">
             <w:pPr>
@@ -7255,89 +7239,58 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75C88087" w14:textId="143FB3AE" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Similar to</w:t>
-[...29 lines deleted...]
-              <w:t>, except that there are a number of gaps.</w:t>
+              <w:t>Similar to drillcore, except that there are a number of gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A633D9" w:rsidRPr="00CA2597" w14:paraId="45A2AD75" w14:textId="77777777" w:rsidTr="00A633D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6524F9A6" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00382C10" w:rsidP="00A633D9">
             <w:pPr>
@@ -7459,71 +7412,51 @@
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13051927" w14:textId="3953298D" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">A representative set of </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> samples.</w:t>
+              <w:t>A representative set of drillcore samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A633D9" w:rsidRPr="00CA2597" w14:paraId="354BB481" w14:textId="77777777" w:rsidTr="00A633D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE53581" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00382C10" w:rsidP="00A633D9">
             <w:pPr>
@@ -7938,123 +7871,90 @@
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F184190" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resin mounted </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Resin mounted drillcore</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70980B73" w14:textId="59754A69" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">A reference section of </w:t>
-[...19 lines deleted...]
-              <w:t>, usually from a hydrocarbon well, preserved in resin. Not usually available for subsampling.</w:t>
+              <w:t>A reference section of drillcore, usually from a hydrocarbon well, preserved in resin. Not usually available for subsampling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A633D9" w:rsidRPr="00CA2597" w14:paraId="66029824" w14:textId="77777777" w:rsidTr="00A633D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BA3C135" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00382C10" w:rsidP="00A633D9">
             <w:pPr>
@@ -8176,71 +8076,51 @@
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50624BCB" w14:textId="77D7393B" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00A633D9" w:rsidP="00A633D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2597">
               <w:rPr>
                 <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">A series of hand specimen sized samples of </w:t>
-[...19 lines deleted...]
-              <w:t>, individually registered with depths and accession numbers. Many also have a list of fossil identifications or comments on petrology.</w:t>
+              <w:t>A series of hand specimen sized samples of drillcore, individually registered with depths and accession numbers. Many also have a list of fossil identifications or comments on petrology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A633D9" w:rsidRPr="00CA2597" w14:paraId="1B767A78" w14:textId="77777777" w:rsidTr="00A633D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F7EC0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="63" w:type="dxa"/>
               <w:left w:w="63" w:type="dxa"/>
               <w:bottom w:w="63" w:type="dxa"/>
               <w:right w:w="63" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C937E6A" w14:textId="77777777" w:rsidR="00A633D9" w:rsidRPr="00CA2597" w:rsidRDefault="00382C10" w:rsidP="00A633D9">
             <w:pPr>
@@ -8817,330 +8697,376 @@
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">On receipt, the application form will be </w:t>
       </w:r>
       <w:r w:rsidR="00F27D1C" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>checked,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the viewing authorised. The room booking will then be confirmed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1670C5AD" w14:textId="4D62E19B" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
+    <w:p w14:paraId="1670C5AD" w14:textId="02E953D6" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The cost of laboratory hire is *</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>318.17</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> + VAT</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for staff time to facilitate the visit </w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>per lab per day</w:t>
       </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>plus a Standing Charge of £1</w:t>
       </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>45</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008961D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + VAT</w:t>
       </w:r>
       <w:r w:rsidR="00ED00BC">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> per</w:t>
+      </w:r>
+      <w:r w:rsidR="006D224B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lab per</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2597">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00CA2597">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2597">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The minimum booking fee to secure one lab per day is *</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2597">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>79</w:t>
+      </w:r>
       <w:r w:rsidR="00D96AD3">
         <w:rPr>
-          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> visit</w:t>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>89</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> + VAT.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The minimum booking fee to secure one lab per day is *</w:t>
+        <w:t xml:space="preserve"> This fee includes up to four hours of staff time (to cover two technicians to lay out and return material to the store).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
-          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron" w:cs="Aileron"/>
-[...27 lines deleted...]
-        <w:t>90</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
-          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> + VAT.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0086784C" w:rsidRPr="0086784C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If the retrieval of the requested material is expected to be particularly complex (i.e. because the material is stored in multiple separate pallet locations and therefore it will take longer than normally expected to service the laboratory) we may apply an additional cost recovery rate of £</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>60.30</w:t>
+      </w:r>
+      <w:r w:rsidR="0086784C" w:rsidRPr="0086784C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + VAT per hour.  We will assess the complexity of the request in advance (i.e. the amount of staff time to retrieve the core/material requested) and prepare a quotation for the visitor to approve before arrival.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0086784C" w:rsidRPr="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the retrieval of the requested material is expected to be particularly complex (i.e. because the material is stored in multiple separate pallet locations and therefore it will take longer than normally expected to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>If visitors request additional material to be brought out during their visit, and it is resource intensive or complex to facilitate, an additional cost recovery rate of £</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>60.30</w:t>
+      </w:r>
       <w:r w:rsidR="0086784C" w:rsidRPr="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>service</w:t>
-[...24 lines deleted...]
-        <w:t>If visitors request additional material to be brought out during their visit, and it is resource intensive or complex to facilitate, an additional cost recovery rate of £58.29 + VAT per hour may be applied.</w:t>
+        <w:t xml:space="preserve"> + VAT per hour may be applied.</w:t>
       </w:r>
       <w:r w:rsidR="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">his charge is waived for </w:t>
       </w:r>
@@ -9330,163 +9256,99 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For the Health &amp; Safety of all our visitors, visitors will only have access to the lab(s) allocated to them during their visit and the welfare facilities (tea/coffee area and toilets) provided.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Access to other areas of the Core Store </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> strictly prohibited. Should any visitors have any safety concerns during their visit they are required to raise them immediately with the Core Store </w:t>
+        <w:t xml:space="preserve"> Access to other areas of the Core Store are strictly prohibited. Should any visitors have any safety concerns during their visit they are required to raise them immediately with the Core Store </w:t>
       </w:r>
       <w:r w:rsidR="00F27D1C" w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29186D8D" w14:textId="5744F7C3" w:rsidR="009F232D" w:rsidRPr="009F232D" w:rsidRDefault="009F232D" w:rsidP="00CE728A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F232D">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Users of The National Geological Repository </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(NGR) </w:t>
       </w:r>
       <w:r w:rsidRPr="009F232D">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>are requested to add an acknowledgment to any published work created from work carried out at the NGR.  Please use the citation below and add/amend details as necessary.  “We are grateful to [actual names, (British Geological Survey)] for help with [</w:t>
-[...45 lines deleted...]
-        <w:t>as quoted in our correspondence].”</w:t>
+        <w:t>are requested to add an acknowledgment to any published work created from work carried out at the NGR.  Please use the citation below and add/amend details as necessary.  “We are grateful to [actual names, (British Geological Survey)] for help with [e.g making the core material available / specimens available / curating the specimens].  This work includes information obtained from the National Geological Repository (NGR), British Geological Survey. Reference IDAxxxxxx  [as quoted in our correspondence].”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AFF6BF" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1799CF36" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -9501,71 +9363,51 @@
           <w:u w:val="single"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2. If We Change Your Booking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AF0B96" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the unlikely or unforeseen event that it becomes necessary to change or cancel your booking for reasons outside our control (e.g. closure of our offices for H&amp;S reasons, staff sickness, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">), in total or in part, BGS will inform you as soon as is reasonably possible and hopefully before you have booked transport and/or started your journey. In such circumstances, BGS will then offer you the choice of: </w:t>
+        <w:t xml:space="preserve">In the unlikely or unforeseen event that it becomes necessary to change or cancel your booking for reasons outside our control (e.g. closure of our offices for H&amp;S reasons, staff sickness, etc), in total or in part, BGS will inform you as soon as is reasonably possible and hopefully before you have booked transport and/or started your journey. In such circumstances, BGS will then offer you the choice of: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105C191D" w14:textId="6CB7E0D0" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:eastAsia="Times New Roman" w:hAnsi="Aileron" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -9860,99 +9702,131 @@
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. Condition of Sampling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22156F3C" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Permission to sample will only be granted at the discretion of the Core Store Manager, based on the following sampling rules: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F17880" w14:textId="40A17341" w:rsidR="001E4DA2" w:rsidRPr="009B515F" w:rsidRDefault="001E4DA2" w:rsidP="009B515F">
+    <w:p w14:paraId="11F17880" w14:textId="2E635384" w:rsidR="001E4DA2" w:rsidRPr="009B515F" w:rsidRDefault="001E4DA2" w:rsidP="009B515F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B515F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sampling must follow the procedure described in “Record of Samples Taken during Inspection” i.e. all subsamples taken during the visit must be bar-coded and referenced by these unique numbers in all data and reports produced.  A sampling fee of £1</w:t>
       </w:r>
       <w:r w:rsidR="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.50</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B515F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + VAT for each sample taken from cuttings and *£1</w:t>
+        <w:t xml:space="preserve"> + VAT for each sample taken from cuttings and *£</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9.50</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0086784C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="009B515F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> + VAT is charged if sample is taken from core.</w:t>
       </w:r>
       <w:r w:rsidR="009B515F" w:rsidRPr="009B515F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B515F">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sampling will not normally be allowed at </w:t>
       </w:r>
@@ -10135,69 +10009,51 @@
     </w:p>
     <w:p w14:paraId="1DFACE9C" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you wish to publish results from your sampling as part of your academic research, you agree to acknowledge BGS as follows: “Based upon sample supplied under Loan Number </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>If you wish to publish results from your sampling as part of your academic research, you agree to acknowledge BGS as follows: “Based upon sample supplied under Loan Number CoreXXXXXX (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>core number provided by BGS</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) British Geological Survey © UKRI”. If you wish to publish results from your sampling in connection with any commercial activity, you agree that this will be subject to prior, separate, written agreement from BGS: please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00CA2597">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -10272,73 +10128,51 @@
         </w:rPr>
         <w:t>BGS will not allow hazards or risks introduced by customers such as chemicals, gases, tools, or processes brought on site. If it is necessary for your analysis of BGS materials to introduce such processes, 10 working days’ notice will be required along with the appropriate documentation which may include but are not limited to, risk assessments, method statements, COSHH assessments, MSDS and safe systems of work. We must be informed of any chemicals or gasses in advance and in what form they will arrive on site before permission is given. Domestic gasses and tools will not be permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46236889" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2597">
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">6. Depositing Data </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Analysis:</w:t>
+        <w:t>6. Depositing Data From Analysis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576E34A0" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E5B2B8" w14:textId="77777777" w:rsidR="001E4DA2" w:rsidRPr="00CA2597" w:rsidRDefault="001E4DA2" w:rsidP="001E4DA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
@@ -11494,61 +11328,61 @@
         <w:t>Please be aware that your Company will be credit checked for the purposes of setting up an invoice account with the British Geological Survey.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E4DA2" w:rsidRPr="00ED00BC" w:rsidSect="00901BD8">
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E854649" w14:textId="77777777" w:rsidR="00E92A8D" w:rsidRDefault="00E92A8D" w:rsidP="008B0CBC">
+    <w:p w14:paraId="5CF57FF7" w14:textId="77777777" w:rsidR="00BD0A66" w:rsidRDefault="00BD0A66" w:rsidP="008B0CBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D88774" w14:textId="77777777" w:rsidR="00E92A8D" w:rsidRDefault="00E92A8D" w:rsidP="008B0CBC">
+    <w:p w14:paraId="641AFE76" w14:textId="77777777" w:rsidR="00BD0A66" w:rsidRDefault="00BD0A66" w:rsidP="008B0CBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11636,61 +11470,61 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B353684" w14:textId="77777777" w:rsidR="000A31E1" w:rsidRDefault="00693644" w:rsidP="00693644">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1110"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D00BD26" w14:textId="77777777" w:rsidR="00E92A8D" w:rsidRDefault="00E92A8D" w:rsidP="008B0CBC">
+    <w:p w14:paraId="0D1F24AE" w14:textId="77777777" w:rsidR="00BD0A66" w:rsidRDefault="00BD0A66" w:rsidP="008B0CBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D5DB54" w14:textId="77777777" w:rsidR="00E92A8D" w:rsidRDefault="00E92A8D" w:rsidP="008B0CBC">
+    <w:p w14:paraId="609CE420" w14:textId="77777777" w:rsidR="00BD0A66" w:rsidRDefault="00BD0A66" w:rsidP="008B0CBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60D00725" w14:textId="1AFF0009" w:rsidR="009B515F" w:rsidRPr="00CA2597" w:rsidRDefault="009B515F" w:rsidP="009B515F">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
@@ -11970,79 +11804,69 @@
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="009B515F" w:rsidRPr="002E2FE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kwcorestore@bgs.ac.uk</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="161C09AD" w14:textId="68416FDE" w:rsidR="00901BD8" w:rsidRPr="009B515F" w:rsidRDefault="00901BD8" w:rsidP="009B515F">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="7513"/>
       <w:rPr>
         <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="009C5C16">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="AC9B6E"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>w </w:t>
     </w:r>
     <w:r w:rsidRPr="009C5C16">
       <w:rPr>
         <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>:</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="009C5C16">
       <w:rPr>
         <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>www.bgs.ac.u</w:t>
     </w:r>
     <w:r w:rsidR="009B515F">
       <w:rPr>
         <w:rFonts w:ascii="Aileron" w:hAnsi="Aileron"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>k</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -14208,77 +14032,77 @@
   <w:num w:numId="16" w16cid:durableId="259794941">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2005666634">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1001854151">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="310405547">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="65887187">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="736787663">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B0CBC"/>
     <w:rsid w:val="0000770F"/>
+    <w:rsid w:val="000114EB"/>
     <w:rsid w:val="000127F4"/>
     <w:rsid w:val="0003114D"/>
     <w:rsid w:val="00036EB4"/>
     <w:rsid w:val="0004282D"/>
     <w:rsid w:val="00043CDE"/>
     <w:rsid w:val="00057EEB"/>
     <w:rsid w:val="00060683"/>
     <w:rsid w:val="0006197B"/>
     <w:rsid w:val="00065BA3"/>
     <w:rsid w:val="00073551"/>
     <w:rsid w:val="000957DA"/>
     <w:rsid w:val="00096C9F"/>
     <w:rsid w:val="00096ECD"/>
     <w:rsid w:val="000A31E1"/>
     <w:rsid w:val="000A38CD"/>
     <w:rsid w:val="000C7A44"/>
     <w:rsid w:val="000D2108"/>
     <w:rsid w:val="000D77CE"/>
     <w:rsid w:val="000E207E"/>
     <w:rsid w:val="000F080E"/>
     <w:rsid w:val="00104B08"/>
     <w:rsid w:val="0010583F"/>
     <w:rsid w:val="00105CF1"/>
     <w:rsid w:val="0011170C"/>
     <w:rsid w:val="00117211"/>
@@ -14319,84 +14143,86 @@
     <w:rsid w:val="00344D86"/>
     <w:rsid w:val="00357BA3"/>
     <w:rsid w:val="00364733"/>
     <w:rsid w:val="00370BFB"/>
     <w:rsid w:val="00382C10"/>
     <w:rsid w:val="00385346"/>
     <w:rsid w:val="00392905"/>
     <w:rsid w:val="00393778"/>
     <w:rsid w:val="00395A68"/>
     <w:rsid w:val="003A4D0C"/>
     <w:rsid w:val="003A5DB0"/>
     <w:rsid w:val="003C5EF6"/>
     <w:rsid w:val="003D1E54"/>
     <w:rsid w:val="003D46BF"/>
     <w:rsid w:val="003D5316"/>
     <w:rsid w:val="003F73F9"/>
     <w:rsid w:val="00412188"/>
     <w:rsid w:val="004132E4"/>
     <w:rsid w:val="0041688E"/>
     <w:rsid w:val="0042462A"/>
     <w:rsid w:val="00435903"/>
     <w:rsid w:val="0044414D"/>
     <w:rsid w:val="004458D8"/>
     <w:rsid w:val="00485F06"/>
     <w:rsid w:val="00494803"/>
+    <w:rsid w:val="004957AA"/>
     <w:rsid w:val="0049615C"/>
     <w:rsid w:val="004B6E76"/>
     <w:rsid w:val="004D477A"/>
     <w:rsid w:val="004F0336"/>
     <w:rsid w:val="004F1CFF"/>
     <w:rsid w:val="00500933"/>
     <w:rsid w:val="005021BD"/>
     <w:rsid w:val="005122B8"/>
     <w:rsid w:val="00524CB9"/>
     <w:rsid w:val="00556A2D"/>
     <w:rsid w:val="00557BF9"/>
     <w:rsid w:val="005852C3"/>
     <w:rsid w:val="0058677F"/>
     <w:rsid w:val="00594F75"/>
     <w:rsid w:val="005A733F"/>
     <w:rsid w:val="005B6B40"/>
     <w:rsid w:val="005B7317"/>
     <w:rsid w:val="005B7965"/>
     <w:rsid w:val="005E2586"/>
     <w:rsid w:val="005E57C6"/>
     <w:rsid w:val="005E62F1"/>
     <w:rsid w:val="00604307"/>
     <w:rsid w:val="00620E6C"/>
     <w:rsid w:val="0062537A"/>
     <w:rsid w:val="00647C74"/>
     <w:rsid w:val="00654244"/>
     <w:rsid w:val="00657F2C"/>
     <w:rsid w:val="0066456C"/>
     <w:rsid w:val="00677413"/>
     <w:rsid w:val="00681421"/>
     <w:rsid w:val="0068430C"/>
     <w:rsid w:val="00691BEE"/>
     <w:rsid w:val="00692486"/>
     <w:rsid w:val="00693644"/>
+    <w:rsid w:val="006B00D2"/>
     <w:rsid w:val="006C532C"/>
     <w:rsid w:val="006C76A8"/>
     <w:rsid w:val="006D224B"/>
     <w:rsid w:val="006F6F63"/>
     <w:rsid w:val="0070650A"/>
     <w:rsid w:val="007069FE"/>
     <w:rsid w:val="00706BC6"/>
     <w:rsid w:val="007128D9"/>
     <w:rsid w:val="007152F5"/>
     <w:rsid w:val="00726F2F"/>
     <w:rsid w:val="00735DC0"/>
     <w:rsid w:val="0074471B"/>
     <w:rsid w:val="00745020"/>
     <w:rsid w:val="00754454"/>
     <w:rsid w:val="00755713"/>
     <w:rsid w:val="00770AA0"/>
     <w:rsid w:val="00776D21"/>
     <w:rsid w:val="007948BA"/>
     <w:rsid w:val="007C0453"/>
     <w:rsid w:val="007C180B"/>
     <w:rsid w:val="007C251D"/>
     <w:rsid w:val="007C417F"/>
     <w:rsid w:val="007C5223"/>
     <w:rsid w:val="007C6C98"/>
     <w:rsid w:val="007D5A48"/>
@@ -14458,50 +14284,51 @@
     <w:rsid w:val="00A633D9"/>
     <w:rsid w:val="00A66529"/>
     <w:rsid w:val="00A83ED6"/>
     <w:rsid w:val="00A9574F"/>
     <w:rsid w:val="00AA0006"/>
     <w:rsid w:val="00AA4BC6"/>
     <w:rsid w:val="00AB2B02"/>
     <w:rsid w:val="00AD2EF9"/>
     <w:rsid w:val="00AD6D5B"/>
     <w:rsid w:val="00AE0F92"/>
     <w:rsid w:val="00AE72E3"/>
     <w:rsid w:val="00AF6651"/>
     <w:rsid w:val="00B172D7"/>
     <w:rsid w:val="00B23DE1"/>
     <w:rsid w:val="00B30216"/>
     <w:rsid w:val="00B3468E"/>
     <w:rsid w:val="00B40A59"/>
     <w:rsid w:val="00B4265D"/>
     <w:rsid w:val="00B53768"/>
     <w:rsid w:val="00B53E6A"/>
     <w:rsid w:val="00B5481F"/>
     <w:rsid w:val="00B66F26"/>
     <w:rsid w:val="00B73C49"/>
     <w:rsid w:val="00B75B51"/>
     <w:rsid w:val="00BC3B75"/>
+    <w:rsid w:val="00BD0A66"/>
     <w:rsid w:val="00BE5620"/>
     <w:rsid w:val="00BF0F1F"/>
     <w:rsid w:val="00BF1DB9"/>
     <w:rsid w:val="00BF491A"/>
     <w:rsid w:val="00C103C3"/>
     <w:rsid w:val="00C317FC"/>
     <w:rsid w:val="00C561BB"/>
     <w:rsid w:val="00C70E64"/>
     <w:rsid w:val="00C73796"/>
     <w:rsid w:val="00C95074"/>
     <w:rsid w:val="00C95B8A"/>
     <w:rsid w:val="00CA2597"/>
     <w:rsid w:val="00CB3FF1"/>
     <w:rsid w:val="00CC3E88"/>
     <w:rsid w:val="00CD4FED"/>
     <w:rsid w:val="00CE1D64"/>
     <w:rsid w:val="00CF3933"/>
     <w:rsid w:val="00CF4D89"/>
     <w:rsid w:val="00CF7411"/>
     <w:rsid w:val="00D03DE0"/>
     <w:rsid w:val="00D20EA1"/>
     <w:rsid w:val="00D213A8"/>
     <w:rsid w:val="00D36323"/>
     <w:rsid w:val="00D40086"/>
     <w:rsid w:val="00D81EE3"/>
@@ -14513,50 +14340,51 @@
     <w:rsid w:val="00DC4806"/>
     <w:rsid w:val="00DC5592"/>
     <w:rsid w:val="00DD028C"/>
     <w:rsid w:val="00DD1DC4"/>
     <w:rsid w:val="00DD5038"/>
     <w:rsid w:val="00DD72F0"/>
     <w:rsid w:val="00DE721B"/>
     <w:rsid w:val="00DF19BD"/>
     <w:rsid w:val="00DF447E"/>
     <w:rsid w:val="00E069B6"/>
     <w:rsid w:val="00E07ABE"/>
     <w:rsid w:val="00E17D4E"/>
     <w:rsid w:val="00E37ABD"/>
     <w:rsid w:val="00E44435"/>
     <w:rsid w:val="00E46706"/>
     <w:rsid w:val="00E50FE5"/>
     <w:rsid w:val="00E63856"/>
     <w:rsid w:val="00E73C2E"/>
     <w:rsid w:val="00E81DCC"/>
     <w:rsid w:val="00E92A8D"/>
     <w:rsid w:val="00EA51F3"/>
     <w:rsid w:val="00EA6785"/>
     <w:rsid w:val="00EB2558"/>
     <w:rsid w:val="00EC19F3"/>
     <w:rsid w:val="00ED00BC"/>
+    <w:rsid w:val="00ED5AD2"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE5C14"/>
     <w:rsid w:val="00F14E9D"/>
     <w:rsid w:val="00F27D1C"/>
     <w:rsid w:val="00F32B10"/>
     <w:rsid w:val="00F46A57"/>
     <w:rsid w:val="00F46FE8"/>
     <w:rsid w:val="00F50343"/>
     <w:rsid w:val="00F5315C"/>
     <w:rsid w:val="00F538A2"/>
     <w:rsid w:val="00F6537F"/>
     <w:rsid w:val="00F71749"/>
     <w:rsid w:val="00F7284F"/>
     <w:rsid w:val="00F7421C"/>
     <w:rsid w:val="00F81202"/>
     <w:rsid w:val="00F84840"/>
     <w:rsid w:val="00F874E8"/>
     <w:rsid w:val="00F926AE"/>
     <w:rsid w:val="00F96752"/>
     <w:rsid w:val="00FB2257"/>
     <w:rsid w:val="00FB6ED9"/>
     <w:rsid w:val="00FC10A2"/>
     <w:rsid w:val="00FC618C"/>
     <w:rsid w:val="00FC7BFA"/>
     <w:rsid w:val="00FE57B1"/>
@@ -16116,71 +15944,74 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC7ED6"/>
+    <w:rsid w:val="000114EB"/>
     <w:rsid w:val="0002317F"/>
     <w:rsid w:val="000316B3"/>
     <w:rsid w:val="0005614A"/>
     <w:rsid w:val="00122774"/>
     <w:rsid w:val="00163868"/>
     <w:rsid w:val="001D710D"/>
     <w:rsid w:val="004458D8"/>
     <w:rsid w:val="00510D75"/>
     <w:rsid w:val="00547415"/>
     <w:rsid w:val="005E0207"/>
     <w:rsid w:val="005E2586"/>
     <w:rsid w:val="006A33C5"/>
     <w:rsid w:val="00844F51"/>
     <w:rsid w:val="008E6BE5"/>
     <w:rsid w:val="009B2B79"/>
+    <w:rsid w:val="00A558B0"/>
     <w:rsid w:val="00AA4BC6"/>
     <w:rsid w:val="00BC0515"/>
     <w:rsid w:val="00C673ED"/>
     <w:rsid w:val="00CC7ED6"/>
     <w:rsid w:val="00D11E69"/>
     <w:rsid w:val="00E165BA"/>
+    <w:rsid w:val="00E507F7"/>
     <w:rsid w:val="00FC0DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -16971,75 +16802,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC28C73-EBA9-42ED-8840-256394DC6CDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3126</Words>
-  <Characters>16925</Characters>
+  <Words>2993</Words>
+  <Characters>17066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
+  <Lines>142</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Regulations and Application Form for Access to the BGS Keyworth Core Store</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The British Geological Survey</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20011</CharactersWithSpaces>
+  <CharactersWithSpaces>20019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3145817</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enquiries@bgs.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815797</vt:i4>
       </vt:variant>
       <vt:variant>